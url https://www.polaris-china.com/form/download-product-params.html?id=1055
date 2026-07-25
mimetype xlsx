--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -185,63 +185,63 @@
   <si>
     <t>特性</t>
   </si>
   <si>
     <t>载货系统</t>
   </si>
   <si>
     <t>Lock&amp;amp;Ride®快装系统</t>
   </si>
   <si>
     <t>牵引装置</t>
   </si>
   <si>
     <t>标准1.25英寸(3.2 cm)方口</t>
   </si>
   <si>
     <t>颜色/图案</t>
   </si>
   <si>
     <t>电动助力转向</t>
   </si>
   <si>
     <t>仪表</t>
   </si>
   <si>
-    <t>双指针仪表，4“液晶显示信息中心：用户可选择的蓝色/红色背光和亮度、可编程维修间隔、车速表、转速表、里程表、里程表、时钟、小时表、档位指示器、燃油表、冷却液温度、电压表、维修指示器和代码、安全带提醒灯、档位指示器、直流插座 + 12V 电源插头。</t>
+    <t>双指针仪表，4英寸液晶显示信息中心：用户可选择的蓝色/红色背光和亮度、可编程维修间隔、车速表、转速表、里程表、里程表、时钟、小时表、档位指示器、燃油表、冷却液温度、电压表、维修指示器和代码、安全带提醒灯、档位指示器、直流插座 + 12V 电源插头。</t>
   </si>
   <si>
     <t>照明</t>
   </si>
   <si>
     <t>卤素55W低/ 60W高和红色LED尾灯/刹车灯</t>
   </si>
   <si>
     <t>车门</t>
   </si>
   <si>
-    <t>全封闭车门</t>
+    <t>半车门</t>
   </si>
   <si>
     <t>座椅/座椅安全带/可调节性</t>
   </si>
   <si>
     <t>带驾驶员和乘客座椅滑块的带支撑桶形座椅</t>
   </si>
   <si>
     <t>标配</t>
   </si>
   <si>
     <t>可调倾斜转向</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>