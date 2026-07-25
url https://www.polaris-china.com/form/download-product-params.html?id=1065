--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -65,81 +65,81 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>马力（hp）</t>
   </si>
   <si>
     <t>冷却</t>
   </si>
   <si>
     <t>液冷</t>
   </si>
   <si>
     <t>燃油系统</t>
   </si>
   <si>
     <t>电子燃油喷射</t>
   </si>
   <si>
     <t>悬挂</t>
   </si>
   <si>
     <t>电子悬架控制系统</t>
   </si>
   <si>
-    <t>Dynamix DV 具有可选骑行模式：舒适、摇滚、赛道、巴哈</t>
+    <t>Dynamix DV 具有可选骑行模式：舒适、攀岩、赛道、巴哈</t>
   </si>
   <si>
     <t>前减震器</t>
   </si>
   <si>
     <t>FOX 3.0 Live Valve X2 内部旁路（电子控制压缩和回弹）</t>
   </si>
   <si>
     <t>前悬架</t>
   </si>
   <si>
-    <t>重量轻，盒装双 A 臂，带 3 件式稳定杆和 27.0 英寸（68.6 厘米）可用行程，22.25 英寸（56.5 厘米）车轮行程，一体化轮毂</t>
+    <t>重量轻，盒装双 A 臂，三段式稳定杆和 27.0 英寸（68.6 厘米）可用行程，22.25 英寸（56.5 厘米）车轮行程，一体化轮毂</t>
   </si>
   <si>
     <t>后减震器</t>
   </si>
   <si>
     <t>后悬架</t>
   </si>
   <si>
-    <t>管状拖曳臂，带盒装角撑板和脚趾连杆、高间隙半径杆和稳定杆，28.3 英寸（71.9 厘米）可用行程，22.4 英寸（56.9 厘米）车轮行程，一体化轮毂</t>
+    <t>管状拖曳臂，配束角调节拉杆、高间隙半径杆和稳定杆，28.3 英寸（71.9 厘米）可用行程，22.4 英寸（56.9 厘米）车轮行程，一体化轮毂</t>
   </si>
   <si>
     <t>制动</t>
   </si>
   <si>
     <t>驻车刹车</t>
   </si>
   <si>
-    <t>驻留传输</t>
+    <t>变速箱内置驻车档</t>
   </si>
   <si>
     <t>前/后刹车</t>
   </si>
   <si>
     <t>4轮液压盘式制动，前轮三活塞卡钳、后轮双活塞卡钳;铝合金刹车卡钳</t>
   </si>
   <si>
     <t>轮胎/车轮</t>
   </si>
   <si>
     <t>车轮</t>
   </si>
   <si>
     <t>涂漆铸铝轮辋，带 5 凸耳花纹</t>
   </si>
   <si>
     <t>前轮</t>
   </si>
   <si>
     <t>轮胎尺寸：32 x 10-15 Maxxis Rampage Fury;轮胎工艺：8层交织；轮毂尺寸：15 x7</t>
   </si>
   <si>
     <t>后轮</t>
   </si>
@@ -194,63 +194,63 @@
   <si>
     <t>牵引装置</t>
   </si>
   <si>
     <t>电动助力转向</t>
   </si>
   <si>
     <t>机架安装式高辅助电子助力转向系统，带快速转向齿条;赛车灵感方向盘，带倾斜和伸缩调节功能;DYNAMIX DV 具有集成的 EPS 模式和骑行命令按钮控制</t>
   </si>
   <si>
     <t>仪表</t>
   </si>
   <si>
     <t>RIDE COMMAND™ 7英寸手套触摸显示屏：内置GPS，地图，车对车，*团体骑行，跟随领导者和消息传递。蓝牙和USB智能手机连接，AM / FM和天气收音机，车载通信功能，可选Sena耳机，Rockford Fosgate高级音频（包括2个高音扬声器，2个前置扬声器，以及外部400W放大器）双扫描模拟拨盘，带4英寸LCD 骑手信息中心：用户可选择的蓝色/红色背光和亮度，可编程服务间隔。数字仪表：车速表、转速表、里程表、里程表、时钟、小时表、档位指示器、燃油表、冷却液温度、电压表、维修指示器和代码、安全带提醒灯、档位指示器</t>
   </si>
   <si>
     <t>照明</t>
   </si>
   <si>
     <t>标志性的白色LED，低/高和红色LED尾灯/刹车灯;前部、后部和内部重点照明</t>
   </si>
   <si>
     <t>车门</t>
   </si>
   <si>
-    <t>全封闭车门</t>
+    <t>通风式半车门</t>
   </si>
   <si>
     <t>座椅/座椅安全带/可调节性</t>
   </si>
   <si>
-    <t>拼接式环抱桶型座椅，驾驶座（4向可调）、六点式安全带，乘客座椅倾角可调</t>
+    <t>拼接式环抱桶型座椅，驾驶座（4向可调）、四点式安全带，乘客座椅倾角可调</t>
   </si>
   <si>
     <t>标准</t>
   </si>
   <si>
-    <t>高输出外接900W交流发电机，北极星电源分配系统，仪表台汽车充电端口，2前DC Accy端口，涂漆铝制车顶，北极星密码激活防盗系统，彩色脚趾链接，泥浆和岩石防护</t>
+    <t>高输出外接900W交流发电机，北极星电源分配系统，仪表台汽车充电端口，2前DC Accy端口，涂漆铝制车顶，北极星密码激活防盗系统，泥浆和岩石防护</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -978,32 +978,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>POLARIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>RZR PRO S-参数配置</dc:title>
+  <dc:title>RZR TURBO R-参数配置</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>