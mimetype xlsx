--- v0 (2026-05-31)
+++ v1 (2026-08-01)
@@ -185,51 +185,51 @@
   <si>
     <t>特性</t>
   </si>
   <si>
     <t>载货系统</t>
   </si>
   <si>
     <t>Lock&amp;amp;Ride® 快装系统 + 可平折后排座椅储物空间（带集成式货物固定锚点） + 原厂标配货箱衬垫（尺寸：27.7×52.8×19.5英寸/70.4×134.1×49.53厘米）</t>
   </si>
   <si>
     <t>牵引装置</t>
   </si>
   <si>
     <t>颜色/图案</t>
   </si>
   <si>
     <t>电动助力转向</t>
   </si>
   <si>
     <t>齿条式高助力电子助力转向系统（带快转齿条）</t>
   </si>
   <si>
     <t>仪表</t>
   </si>
   <si>
-    <t>双指针式模拟仪表盘 + 4英寸液晶骑手信息中心（功能包含）：用户可自定义蓝/红背光与亮度调节、可编程保养提醒、速度表、转速表、总里程表、短途里程表、时钟、小时计、档位指示器、燃油表、冷却液温度计、电压表、保养提示及故障码、安全带提醒灯、DC电源接口、北极星P.A.S.S防盗系统</t>
+    <t>双指针式模拟仪表盘 + 10.4英寸液晶骑手信息中心（功能包含）：用户可自定义蓝/红背光与亮度调节、可编程保养提醒、速度表、转速表、总里程表、短途里程表、时钟、小时计、档位指示器、燃油表、冷却液温度计、电压表、保养提示及故障码、安全带提醒灯、DC电源接口、北极星P.A.S.S防盗系统</t>
   </si>
   <si>
     <t>照明</t>
   </si>
   <si>
     <t>标志性白色LED（低亮/高亮） + 红色LED尾灯/刹车灯组合</t>
   </si>
   <si>
     <t>车门</t>
   </si>
   <si>
     <t>半封闭式车门</t>
   </si>
   <si>
     <t>座椅/座椅安全带/可调节性</t>
   </si>
   <si>
     <t>前排：加热/通风高性能座椅（四向调节，含6英寸前后调节滑轨 + 倾斜调节功能） + 易操作可伸缩6点式安全带；后排阶梯式座椅 + 不可伸缩6点式安全带
 后排：可平折阶梯式座椅 + 不可伸缩6点式安全带</t>
   </si>
   <si>
     <t>标配</t>
   </si>
   <si>
     <t>高输出1700瓦充电系统（在3000转/分时）</t>