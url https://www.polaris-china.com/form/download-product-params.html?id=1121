--- v0 (2026-06-08)
+++ v1 (2026-07-25)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>发动机和传动系统</t>
   </si>
   <si>
     <t>发动机类型</t>
   </si>
   <si>
     <t>4冲程单缸发动机</t>
   </si>
   <si>
     <t>排量（cc）</t>
   </si>
   <si>
     <t>变速系统/传动方式</t>
   </si>
   <si>
-    <t>自动PVT F / N / R；链条传动</t>
+    <t>自动 F / N / R；链条传动</t>
   </si>
   <si>
     <t>驱动系统</t>
   </si>
   <si>
     <t>后两驱</t>
   </si>
   <si>
     <t>发动机制动系统（EBS）</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>马力（hp）</t>
   </si>
   <si>
     <t>冷却</t>
   </si>
   <si>
     <t>风冷&amp;amp;油冷</t>
   </si>
   <si>
     <t>燃油系统</t>
   </si>
@@ -89,57 +89,57 @@
   <si>
     <t>前减震器</t>
   </si>
   <si>
     <t>前悬架</t>
   </si>
   <si>
     <t>双A臂，17.8cm有效行程</t>
   </si>
   <si>
     <t>后减震器</t>
   </si>
   <si>
     <t>后悬架</t>
   </si>
   <si>
     <t>独立后悬挂，17.8cm有效行程</t>
   </si>
   <si>
     <t>制动</t>
   </si>
   <si>
     <t>驻车刹车</t>
   </si>
   <si>
-    <t>可锁定的手柄</t>
+    <t>中置手刹</t>
   </si>
   <si>
     <t>前/后刹车</t>
   </si>
   <si>
-    <t>四轮液压盘 </t>
+    <t>液压盘式制动</t>
   </si>
   <si>
     <t>轮胎/车轮</t>
   </si>
   <si>
     <t>车轮</t>
   </si>
   <si>
     <t>冲压钢</t>
   </si>
   <si>
     <t>前胎</t>
   </si>
   <si>
     <t>24 x 8 - 12 CST</t>
   </si>
   <si>
     <t>后胎</t>
   </si>
   <si>
     <t>24 x 10 - 12 CST</t>
   </si>
   <si>
     <t>尺寸/功能</t>
   </si>
@@ -164,87 +164,84 @@
   <si>
     <t>2256x1219x1512</t>
   </si>
   <si>
     <t>有效荷载（kg）</t>
   </si>
   <si>
     <t>载客人数</t>
   </si>
   <si>
     <t>轴距（mm）</t>
   </si>
   <si>
     <t>干重（kg）</t>
   </si>
   <si>
     <t>拖曳载荷</t>
   </si>
   <si>
     <t>特性</t>
   </si>
   <si>
     <t>载货系统</t>
   </si>
   <si>
-    <t>Lock Ride®快装系统</t>
-[...1 lines deleted...]
-  <si>
     <t>牵引装置</t>
   </si>
   <si>
     <t>颜色/图案</t>
   </si>
   <si>
     <t>电动助力转向</t>
   </si>
   <si>
     <t>仪表</t>
   </si>
   <si>
     <t>带档位指示器、里程表、行程表、电压、发动机温度、发动机小时间隔、地面速度、发动机转速、青少年骑乘指令的数字显示器（限速、地理围栏、头盔感知） </t>
   </si>
   <si>
     <t>照明</t>
   </si>
   <si>
-    <t>LED行车灯，单后灯/尾灯 </t>
+    <t>LED行车灯，尾灯 </t>
   </si>
   <si>
     <t>车门</t>
   </si>
   <si>
     <t>开放式1/2车门</t>
   </si>
   <si>
     <t>座椅/座椅安全带/可调节性</t>
   </si>
   <si>
     <t>标配</t>
   </si>
   <si>
-    <t>安全带、安全旗、安全网、全防护笼、2个青少年头盔、培训DVD、青少年骑乘控制（Pin码启动、可调限速器、地理围栏、头盔感知）。</t>
+    <t>安全带、安全旗、安全网、防滚架、2个青少年头盔、培训DVD、青少年骑乘控制（Pin码启动、可调限速器、地理围栏、头盔感知）。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -854,115 +851,115 @@
       <c r="A36" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="3">
         <v>334</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>50</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="true" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A39:B39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>